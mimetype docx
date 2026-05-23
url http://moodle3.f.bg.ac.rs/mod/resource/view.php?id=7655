--- v0 (2026-04-07)
+++ v1 (2026-05-23)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="14B5CCFF" w14:textId="288587FF" w:rsidR="008930A1" w:rsidRDefault="00C06DDC" w:rsidP="00C06DDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C06DDC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Unapređivanje</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -1056,51 +1056,59 @@
       <w:r w:rsidRPr="008930A1">
         <w:t xml:space="preserve"> MedTech </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008930A1">
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008930A1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008930A1">
         <w:t>softverskog</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008930A1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008930A1">
         <w:t>dizajna</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008930A1">
-        <w:t xml:space="preserve">. Grupa je 2012. </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008930A1">
+        <w:t>Grupa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008930A1">
+        <w:t xml:space="preserve"> je 2012. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008930A1">
         <w:t>godine</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008930A1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008930A1">
         <w:t>pokrenula</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008930A1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008930A1">
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD2179">
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="008930A1">
@@ -1501,51 +1509,59 @@
       <w:r w:rsidRPr="00AD2179">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t>najbolji</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t xml:space="preserve"> u </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t>svojoj</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t>klasi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD2179">
-        <w:t xml:space="preserve">. Jedan </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD2179">
+        <w:t>Jedan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD2179">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t>način</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t xml:space="preserve"> da se </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t>proceni</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t>kvalitet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1754,107 +1770,107 @@
       <w:r w:rsidRPr="00AD2179">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t>pacijenata</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t>nešto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t>što</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD2179">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> bi </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t>stvarno</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t>moglo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t xml:space="preserve"> da se </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t>popravi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t>ovim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t>rešenjem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t xml:space="preserve">? U </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t>slučaju</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD2179">
-        <w:t xml:space="preserve"> alata za </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD2179">
+        <w:t>alata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD2179">
+        <w:t xml:space="preserve"> za </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t>držanje</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t xml:space="preserve"> pod </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t>kontrolom</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t>hroničnih</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2650,59 +2666,51 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t>vizijom</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="65F3551C" w14:textId="4FB2C0C0" w:rsidR="008A71F2" w:rsidRDefault="008A71F2" w:rsidP="00AD2179">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t>Često</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t xml:space="preserve"> se </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t>priča</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD2179">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> od </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t>distrupcijama</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t>ali</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t>digitalno</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3285,59 +3293,51 @@
       <w:r w:rsidRPr="00AD2179">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t>duže</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t>vremena</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t>zavisio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD2179">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> od </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t>odavno</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t>uspostavljenih</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t>poslovnih</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD2179">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4126,73 +4126,83 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C06DDC" w:rsidRPr="00C06DDC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Naravno, krenućete od dijagnostike.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16DE37CC" w14:textId="77777777" w:rsidR="00AD2179" w:rsidRPr="00AD2179" w:rsidRDefault="00AD2179" w:rsidP="00AD2179">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="323F260B" w14:textId="7E448052" w:rsidR="002E5EC7" w:rsidRPr="00AD2179" w:rsidRDefault="00AB6FFA" w:rsidP="00AD2179">
+    <w:p w14:paraId="323F260B" w14:textId="0E5DEFD7" w:rsidR="002E5EC7" w:rsidRPr="00AD2179" w:rsidRDefault="002E5EC7" w:rsidP="00AD2179">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD2179">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">А. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6FFA" w:rsidRPr="00AD2179">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>Skicirajte plan organizacione dijagnostike</w:t>
       </w:r>
-      <w:r w:rsidR="002E5EC7" w:rsidRPr="00AD2179">
+      <w:r w:rsidRPr="00AD2179">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BA33975" w14:textId="6D33681E" w:rsidR="002E5EC7" w:rsidRPr="00AD2179" w:rsidRDefault="00AB6FFA" w:rsidP="00AD2179">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD2179">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -4258,83 +4268,147 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD2179">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>Koje dijagnostičke postupke biste koristili i na koji način (upitnici, intervjui, fokus grupe, posmatranje, analiza dokumentacije)?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42856B7F" w14:textId="2D1D30E0" w:rsidR="00311683" w:rsidRPr="00AD2179" w:rsidRDefault="00AB6FFA" w:rsidP="00AD2179">
+    <w:p w14:paraId="426757F8" w14:textId="77777777" w:rsidR="00AB6FFA" w:rsidRPr="00AD2179" w:rsidRDefault="00AB6FFA" w:rsidP="00AD2179">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2179">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="002E5EC7" w:rsidRPr="00AD2179">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD2179">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na osnovu podataka koje biste očekivali da dobijete dijagnostičkim procesom, skicirajte plan intervencija koje biste predložili organizaciji. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52FFA3D0" w14:textId="2DABBEF1" w:rsidR="00AB6FFA" w:rsidRPr="00AD2179" w:rsidRDefault="00AB6FFA" w:rsidP="00AD2179">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD2179">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>- Koje tipove intervencija biste dizajnirali?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42856B7F" w14:textId="284F0ED3" w:rsidR="00311683" w:rsidRPr="00AD2179" w:rsidRDefault="00AB6FFA" w:rsidP="00AD2179">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2179">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Specifikujte očekivane ishode opisanih intervencija. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00311683" w:rsidRPr="00AD2179">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -4344,51 +4418,51 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="012B0303"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77989CF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -6987,128 +7061,126 @@
   <w:num w:numId="14" w16cid:durableId="2023169175">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="2089420949">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="629938389">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="866987787">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1933393796">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1873959288">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="296565533">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="101"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DC2351"/>
     <w:rsid w:val="00077235"/>
     <w:rsid w:val="0019539B"/>
     <w:rsid w:val="0026266E"/>
     <w:rsid w:val="00276843"/>
     <w:rsid w:val="002C57F4"/>
     <w:rsid w:val="002E5EC7"/>
     <w:rsid w:val="00311683"/>
     <w:rsid w:val="00383565"/>
     <w:rsid w:val="00440B47"/>
-    <w:rsid w:val="00482E5B"/>
     <w:rsid w:val="005151AA"/>
     <w:rsid w:val="005A2AAB"/>
     <w:rsid w:val="00605A3F"/>
     <w:rsid w:val="006803BE"/>
-    <w:rsid w:val="006A1020"/>
     <w:rsid w:val="007E3599"/>
     <w:rsid w:val="00834FAF"/>
     <w:rsid w:val="008930A1"/>
     <w:rsid w:val="008A71F2"/>
     <w:rsid w:val="00A13DC0"/>
     <w:rsid w:val="00AB6FFA"/>
     <w:rsid w:val="00AD2179"/>
     <w:rsid w:val="00B46D84"/>
     <w:rsid w:val="00C06DDC"/>
     <w:rsid w:val="00CD3F6E"/>
     <w:rsid w:val="00D116AF"/>
     <w:rsid w:val="00DC2351"/>
     <w:rsid w:val="00DD478C"/>
     <w:rsid w:val="00E738CC"/>
     <w:rsid w:val="00F43C76"/>
     <w:rsid w:val="00F84DFD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="15995CD3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{26AF3C27-FE05-4D75-AAE1-A2B6FE8CB758}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7542,51 +7614,50 @@
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="008930A1"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
@@ -7923,51 +7994,51 @@
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="zsiqellips">
     <w:name w:val="zsiq_ellips"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="008930A1"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="140199527">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="906766976">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -9709,69 +9780,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>764</Words>
-  <Characters>4359</Characters>
+  <Words>801</Words>
+  <Characters>4571</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
+  <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5113</CharactersWithSpaces>
+  <CharactersWithSpaces>5362</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jelena Pavlovic</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>